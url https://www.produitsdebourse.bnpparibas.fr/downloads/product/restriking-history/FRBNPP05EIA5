--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4807b8aace43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7798f00f3ea443fd9fa18a56556307bf.psmdcp" Id="R71fef461691e4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b98ce919f324bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e0be01c1eaf4e338a0bae2ab39e3fd3.psmdcp" Id="R73c8c7d4eb674309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05EIA5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>