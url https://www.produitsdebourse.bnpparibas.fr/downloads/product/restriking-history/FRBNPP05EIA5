--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b98ce919f324bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e0be01c1eaf4e338a0bae2ab39e3fd3.psmdcp" Id="R73c8c7d4eb674309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af31691f9464438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/395b99d0181b4e47b0d9a9765ce090f8.psmdcp" Id="R53779ff9a66c4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05EIA5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>