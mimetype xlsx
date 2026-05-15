--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af31691f9464438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/395b99d0181b4e47b0d9a9765ce090f8.psmdcp" Id="R53779ff9a66c4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7d16761ab4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fc99ff127fa4ff6927c48471facce76.psmdcp" Id="Rd2935a8677fd43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05EIA5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>