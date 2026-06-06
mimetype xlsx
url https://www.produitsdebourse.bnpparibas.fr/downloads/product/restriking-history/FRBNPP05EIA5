--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7d16761ab4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fc99ff127fa4ff6927c48471facce76.psmdcp" Id="Rd2935a8677fd43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0627df42d951489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bd0b264514b4dc3ab840508f8f81ac4.psmdcp" Id="R5552290a339745d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05EIA5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>