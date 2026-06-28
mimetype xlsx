--- v9 (2026-06-06)
+++ v10 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0627df42d951489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bd0b264514b4dc3ab840508f8f81ac4.psmdcp" Id="R5552290a339745d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a3763214f04707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba971d397a640359bce6df4a521208b.psmdcp" Id="R9ba6cf43f5c44943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05EIA5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>