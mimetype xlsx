--- v6 (2026-03-04)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cb20c6ee944aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9875f2b7894e409e8bde0a58940cc588.psmdcp" Id="R82d25e755bf044f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65082a8645d4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6e719ab7cb2425c8f291e454b6e4e93.psmdcp" Id="R776daad15689430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIW5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>