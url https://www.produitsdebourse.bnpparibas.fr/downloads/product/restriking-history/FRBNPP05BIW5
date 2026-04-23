--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65082a8645d4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6e719ab7cb2425c8f291e454b6e4e93.psmdcp" Id="R776daad15689430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe8d5486bab4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9dbaca722348dd9797f2ba8abc191b.psmdcp" Id="R5985b235497f4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIW5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>