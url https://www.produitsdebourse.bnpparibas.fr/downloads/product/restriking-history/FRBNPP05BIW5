--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe8d5486bab4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9dbaca722348dd9797f2ba8abc191b.psmdcp" Id="R5985b235497f4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7f9f575d5a4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b34398635c184cee8218550ebeaa106a.psmdcp" Id="R33a3f263cdaf4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIW5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>