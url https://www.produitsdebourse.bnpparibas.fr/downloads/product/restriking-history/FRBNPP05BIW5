--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7f9f575d5a4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b34398635c184cee8218550ebeaa106a.psmdcp" Id="R33a3f263cdaf4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a0937954994298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b77505d8c67491fb316b6dc3faef8b5.psmdcp" Id="Radd44f2175704c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIW5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>