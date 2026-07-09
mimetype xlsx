--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a0937954994298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b77505d8c67491fb316b6dc3faef8b5.psmdcp" Id="Radd44f2175704c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9006f845049f4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed94e640b0f942e5921ff1d59086dcaa.psmdcp" Id="R334e2f3afadc41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIW5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>