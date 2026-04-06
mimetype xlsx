--- v7 (2026-03-16)
+++ v8 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b2fc46cf0a48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7303a14cd4749e6b0f0a860f76af1f7.psmdcp" Id="R2323b20371f54e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c46e7113c04858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbce57428e748c9b8a410537ff54b5a.psmdcp" Id="R070d6115eb5d489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>