--- v8 (2026-04-06)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c46e7113c04858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbce57428e748c9b8a410537ff54b5a.psmdcp" Id="R070d6115eb5d489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4799bc46b4df4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13619862344742a7bb03fc45e643ccb6.psmdcp" Id="Rd8b3121b612d4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>