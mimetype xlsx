--- v9 (2026-05-01)
+++ v10 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4799bc46b4df4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13619862344742a7bb03fc45e643ccb6.psmdcp" Id="Rd8b3121b612d4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60b17eb14844d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5cccd449ce40bd9b0d8728c747381a.psmdcp" Id="R10fa8c078165483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>