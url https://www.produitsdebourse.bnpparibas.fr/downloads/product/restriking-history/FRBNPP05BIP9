--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60b17eb14844d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5cccd449ce40bd9b0d8728c747381a.psmdcp" Id="R10fa8c078165483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceccd2dc5d1945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eced151ce20a4ea8be7b450b94ad4a1c.psmdcp" Id="Rc41ffa34aed94882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>