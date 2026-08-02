--- v11 (2026-06-24)
+++ v12 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceccd2dc5d1945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eced151ce20a4ea8be7b450b94ad4a1c.psmdcp" Id="Rc41ffa34aed94882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5e097aa2447b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc830a42ea074e0c89f683d1077b5e3e.psmdcp" Id="R7e16a66847664c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>