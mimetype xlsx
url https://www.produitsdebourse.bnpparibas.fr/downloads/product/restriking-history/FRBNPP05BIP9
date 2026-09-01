--- v12 (2026-08-02)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5e097aa2447b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc830a42ea074e0c89f683d1077b5e3e.psmdcp" Id="R7e16a66847664c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f49910400c43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6168707f8fa24613bbb5f273db787a72.psmdcp" Id="Rf5ebf4ab8a5545bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05BIP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>