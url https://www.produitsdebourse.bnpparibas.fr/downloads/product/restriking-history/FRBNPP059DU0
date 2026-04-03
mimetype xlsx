--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cc4798e14747e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5081e31743794a41ae70492e9f2d9171.psmdcp" Id="Rb7770cf08bc14db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d06b91511d465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/071716a9d52a4f7fbcef6b07826f3b8e.psmdcp" Id="Rfd90c164c68c4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059DU0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>