--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d06b91511d465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/071716a9d52a4f7fbcef6b07826f3b8e.psmdcp" Id="Rfd90c164c68c4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f92d28717141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765ab18dfe194758bbbdbff08420d4ef.psmdcp" Id="R5ae44007f71f4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059DU0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>