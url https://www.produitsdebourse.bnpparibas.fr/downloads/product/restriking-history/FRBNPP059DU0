--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f92d28717141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765ab18dfe194758bbbdbff08420d4ef.psmdcp" Id="R5ae44007f71f4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92c1bf1cbee4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fc4b80fcff449ea583c1afa06258f7.psmdcp" Id="Rd43e36f1083c484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059DU0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>