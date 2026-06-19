--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92c1bf1cbee4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fc4b80fcff449ea583c1afa06258f7.psmdcp" Id="Rd43e36f1083c484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fb248e93fd4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de8f97a629c14c288a0d7b656f8194a6.psmdcp" Id="R738531b95c2b48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059DU0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>