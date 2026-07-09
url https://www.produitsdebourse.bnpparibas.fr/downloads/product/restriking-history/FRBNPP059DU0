--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fb248e93fd4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de8f97a629c14c288a0d7b656f8194a6.psmdcp" Id="R738531b95c2b48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f3c662fcb0464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e92b737779dd4fd5a9441255becba081.psmdcp" Id="R23007cdc692e436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059DU0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>