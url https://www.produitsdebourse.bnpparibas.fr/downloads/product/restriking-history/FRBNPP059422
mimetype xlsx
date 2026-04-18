--- v6 (2026-03-27)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23b4737dcdb4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b1231cdb844f34b290d3e2bc9f0999.psmdcp" Id="R4c790792a5c0423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ff601d260146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6168b6536ffb4808ad38595715321bcf.psmdcp" Id="R69ecfbbe0e88412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059422</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>