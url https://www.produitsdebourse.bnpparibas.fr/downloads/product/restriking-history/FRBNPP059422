--- v7 (2026-04-18)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ff601d260146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6168b6536ffb4808ad38595715321bcf.psmdcp" Id="R69ecfbbe0e88412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465695a5301145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a221fbb8822a4022b32897d6efa777c6.psmdcp" Id="R5a5d28f92cbc4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059422</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>