--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465695a5301145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a221fbb8822a4022b32897d6efa777c6.psmdcp" Id="R5a5d28f92cbc4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b81ea87c684521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eab2bcc06094782809e4587435c3d92.psmdcp" Id="R096c10924c3d4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059422</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>