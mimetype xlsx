--- v9 (2026-06-03)
+++ v10 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b81ea87c684521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eab2bcc06094782809e4587435c3d92.psmdcp" Id="R096c10924c3d4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1833468be0b0472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8af7131d124478caa436f0e2079e3b5.psmdcp" Id="R6e23f7279e314435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP059422</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>