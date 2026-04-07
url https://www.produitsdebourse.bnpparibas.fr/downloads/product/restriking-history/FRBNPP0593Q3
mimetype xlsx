--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca21d59264084724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f16f8ccf2c3542d588a024424887efb2.psmdcp" Id="R7ddc5a684b2f4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71110cb8080e4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2cd03b737b440eb001bf65e4ffdae5.psmdcp" Id="R6c09db45d6ca49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593Q3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>