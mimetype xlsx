--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71110cb8080e4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2cd03b737b440eb001bf65e4ffdae5.psmdcp" Id="R6c09db45d6ca49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a605e3f4e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f5a20710682483381252b1951147f0f.psmdcp" Id="Rb354117a759d4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593Q3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>