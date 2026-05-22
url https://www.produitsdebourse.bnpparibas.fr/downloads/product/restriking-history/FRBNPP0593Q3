--- v8 (2026-04-28)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a605e3f4e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f5a20710682483381252b1951147f0f.psmdcp" Id="Rb354117a759d4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re593ebc2b5dd4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f35ada5ad689418f93e65db36d492195.psmdcp" Id="R88d8f0d9fa304985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593Q3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>