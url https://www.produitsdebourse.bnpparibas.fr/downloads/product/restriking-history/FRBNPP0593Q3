--- v9 (2026-05-22)
+++ v10 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re593ebc2b5dd4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f35ada5ad689418f93e65db36d492195.psmdcp" Id="R88d8f0d9fa304985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87dd4fae85ef445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b491da750e5942bfa94a02bae5dc934c.psmdcp" Id="Rc7c7ef3131d74ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593Q3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>