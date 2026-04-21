--- v6 (2026-03-27)
+++ v7 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6840fb11d5c24ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d879e274fe147a0a3ae04da6d6c103e.psmdcp" Id="R540f327b902e49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54e5c42772f4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30c31722b907488cb0ea115311b74615.psmdcp" Id="R896e4ce756214567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593G4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>