--- v7 (2026-04-21)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54e5c42772f4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30c31722b907488cb0ea115311b74615.psmdcp" Id="R896e4ce756214567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c251241cf1949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/083cc2f3331946f09ee2739cbb71305f.psmdcp" Id="Rb7cf1d883c0c4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593G4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>