--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c251241cf1949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/083cc2f3331946f09ee2739cbb71305f.psmdcp" Id="Rb7cf1d883c0c4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be125797d8049f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e0f11863efa456193207e4236790978.psmdcp" Id="R53c31669e9154b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593G4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>