--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be125797d8049f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e0f11863efa456193207e4236790978.psmdcp" Id="R53c31669e9154b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338cf45059bc444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3c2371bbca54ea2aa4bfdca51b0e115.psmdcp" Id="R15f13951a71b4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593G4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>