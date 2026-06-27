--- v10 (2026-06-26)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338cf45059bc444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3c2371bbca54ea2aa4bfdca51b0e115.psmdcp" Id="R15f13951a71b4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859be81e33e04eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d76c1b006b234550a140f59742d3c73e.psmdcp" Id="R9b99eafc536c4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0593G4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>