--- v7 (2026-03-26)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a46ca3cf7450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/734d61d38bc342538b1cf96e22fba7aa.psmdcp" Id="Rc785bfe8697247b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5267ad8bdd4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561613f9821242a3a36024711232e1b3.psmdcp" Id="R01ec30536352405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058O07</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>