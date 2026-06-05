--- v8 (2026-04-21)
+++ v9 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5267ad8bdd4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561613f9821242a3a36024711232e1b3.psmdcp" Id="R01ec30536352405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90202d17ff964ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/620f7bff865a4bf1b48a7822a77208f5.psmdcp" Id="Ra961615a87fb443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058O07</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>