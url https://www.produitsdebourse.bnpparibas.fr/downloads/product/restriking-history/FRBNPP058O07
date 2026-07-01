--- v9 (2026-06-05)
+++ v10 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90202d17ff964ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/620f7bff865a4bf1b48a7822a77208f5.psmdcp" Id="Ra961615a87fb443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde646f3455864860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/526f34fd9d8846788bf89c2d87c0db0c.psmdcp" Id="R7986d49f60524463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058O07</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>