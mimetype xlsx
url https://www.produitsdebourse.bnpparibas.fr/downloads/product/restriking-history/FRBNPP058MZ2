--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3071e6579024f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/274640d64c644efeb932b6441814c390.psmdcp" Id="R3d4e65113eec477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5939364845f4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1130d4a9d51d4d9ea235ce5935c725ca.psmdcp" Id="R8ce66af73e6949b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058MZ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>