--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5939364845f4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1130d4a9d51d4d9ea235ce5935c725ca.psmdcp" Id="R8ce66af73e6949b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0e334e622542bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a84b29968c47aaaaa854045b06b9ee.psmdcp" Id="R2baca09f8c0a49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058MZ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>