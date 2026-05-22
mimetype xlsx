--- v9 (2026-04-29)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0e334e622542bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a84b29968c47aaaaa854045b06b9ee.psmdcp" Id="R2baca09f8c0a49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc388f10526004f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/988f53132a0d4dabb95a6464ab8bcf69.psmdcp" Id="R01186d5d445547af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058MZ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>