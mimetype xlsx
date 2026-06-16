--- v10 (2026-05-22)
+++ v11 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc388f10526004f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/988f53132a0d4dabb95a6464ab8bcf69.psmdcp" Id="R01186d5d445547af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0df98493d114bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d134700c17c4881a3ca23d7409e45f2.psmdcp" Id="R596c9a0255ec4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058MZ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>