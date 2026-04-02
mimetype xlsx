--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b842176bdf4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d7c040926e47948399984ce73d5e00.psmdcp" Id="R82a9610b803a4a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf6222c259f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecbef02d49764bd68c19becb1b426555.psmdcp" Id="Rdd72670c99544066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058LF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>