--- v6 (2026-04-02)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf6222c259f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecbef02d49764bd68c19becb1b426555.psmdcp" Id="Rdd72670c99544066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6faec83eb1f5491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a77489988a04e6f8620df6cba8e128a.psmdcp" Id="R7a0fe10711ef4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058LF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>