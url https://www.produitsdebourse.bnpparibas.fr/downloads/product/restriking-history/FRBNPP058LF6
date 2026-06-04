--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6faec83eb1f5491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a77489988a04e6f8620df6cba8e128a.psmdcp" Id="R7a0fe10711ef4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0df03e0c4c4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcc7e6dcd36446c5bfdfddf73efa0bdd.psmdcp" Id="Ra689477b54114b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058LF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>