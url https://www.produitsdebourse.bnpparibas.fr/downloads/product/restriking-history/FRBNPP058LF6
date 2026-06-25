--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0df03e0c4c4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcc7e6dcd36446c5bfdfddf73efa0bdd.psmdcp" Id="Ra689477b54114b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58e030ad22c439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2763b7947c004a6c99f532263f133060.psmdcp" Id="R05d9817c8b794645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058LF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>