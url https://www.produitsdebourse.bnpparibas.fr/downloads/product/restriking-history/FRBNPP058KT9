--- v6 (2026-03-05)
+++ v7 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d8a35d8ab44645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d8772eb4e344768f2cbbeca2321641.psmdcp" Id="Rff83725cd3e2414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c3745b147e434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b10c32719b44d989f913d3a1069ebc.psmdcp" Id="Rb04c981e0cbc4183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058KT9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>