--- v7 (2026-04-02)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c3745b147e434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b10c32719b44d989f913d3a1069ebc.psmdcp" Id="Rb04c981e0cbc4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e1bd2f4a1048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b24fa67bdb83435f8563e41b9fe434db.psmdcp" Id="R19344ca115404c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058KT9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>