--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e1bd2f4a1048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b24fa67bdb83435f8563e41b9fe434db.psmdcp" Id="R19344ca115404c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b3b23f49444aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dff60d91d9c462c9561d03a94925179.psmdcp" Id="Rd0411a15788f45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058KT9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>