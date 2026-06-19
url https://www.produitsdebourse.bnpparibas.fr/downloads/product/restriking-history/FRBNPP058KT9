--- v9 (2026-05-13)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b3b23f49444aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dff60d91d9c462c9561d03a94925179.psmdcp" Id="Rd0411a15788f45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re708c791feba481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c45777e5c9c4ca8930c0932900158aa.psmdcp" Id="R82ed6c9961ee4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP058KT9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>