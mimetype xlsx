--- v6 (2026-03-12)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d4d55f0c7749b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bd9d00d264c4d848dc4925c4f630165.psmdcp" Id="R35f4cd2652d644d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a427cfea9c34566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf4f04997c34526868ee219b231bc40.psmdcp" Id="R4c21ada1204b411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP051K16</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>