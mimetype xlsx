--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a427cfea9c34566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf4f04997c34526868ee219b231bc40.psmdcp" Id="R4c21ada1204b411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fb123e238e4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ef9aa8b7e540f5ac92489e5073bfde.psmdcp" Id="R467fc618394c47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP051K16</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>