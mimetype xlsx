--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fb123e238e4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ef9aa8b7e540f5ac92489e5073bfde.psmdcp" Id="R467fc618394c47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9331d1a1b14b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47371cfe9771451ab848b6d920cc366b.psmdcp" Id="R805dbd701789454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP051K16</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>