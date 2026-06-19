--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9331d1a1b14b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47371cfe9771451ab848b6d920cc366b.psmdcp" Id="R805dbd701789454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2fb6c32e224618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00de307c6d7b47cab5718899f08a6ee7.psmdcp" Id="Re8260da85c19497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP051K16</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>