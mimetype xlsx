--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2fb6c32e224618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00de307c6d7b47cab5718899f08a6ee7.psmdcp" Id="Re8260da85c19497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d5ba3fd9e3413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40ac7093468d400fad61c7c54b3bf132.psmdcp" Id="R619dd0409e334cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP051K16</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>