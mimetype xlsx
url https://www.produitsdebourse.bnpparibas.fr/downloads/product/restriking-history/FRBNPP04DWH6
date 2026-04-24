--- v6 (2026-03-25)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107144ab2b3c4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ceb8b601df45b08217b2c1509fe812.psmdcp" Id="R3319a69e7a2840db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be24a917a534a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d57e91bd234b08a2bf011775f4fcb1.psmdcp" Id="R2e570f7b51384f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>