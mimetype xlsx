--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be24a917a534a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d57e91bd234b08a2bf011775f4fcb1.psmdcp" Id="R2e570f7b51384f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d6325ac97e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45faa75d00343b9a8a9543ed131598f.psmdcp" Id="Rcfca89d6668c47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>