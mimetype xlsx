--- v8 (2026-05-15)
+++ v9 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d6325ac97e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45faa75d00343b9a8a9543ed131598f.psmdcp" Id="Rcfca89d6668c47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59728f417014d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea43c993dcac42da953710b691286167.psmdcp" Id="R38343f9dea264afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>