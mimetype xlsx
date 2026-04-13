--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7fc61881924b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b029fa9664f4fbe9037b90593df5c98.psmdcp" Id="Rff98166c0f8944e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502192c1114240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f9423608c947f7a9367e387509b4f9.psmdcp" Id="R1c89183b6b0147ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWE3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>