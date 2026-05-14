--- v8 (2026-04-13)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502192c1114240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f9423608c947f7a9367e387509b4f9.psmdcp" Id="R1c89183b6b0147ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58c7aa9974e4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e59d8ad3bf45e392b895920624bb88.psmdcp" Id="R5c2b75121e8a46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWE3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>