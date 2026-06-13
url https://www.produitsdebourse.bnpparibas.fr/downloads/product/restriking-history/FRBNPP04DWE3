--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58c7aa9974e4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e59d8ad3bf45e392b895920624bb88.psmdcp" Id="R5c2b75121e8a46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f98696e16b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f559a37edb482daec9ed3d00cd578e.psmdcp" Id="R08b36cf25b024d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWE3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>