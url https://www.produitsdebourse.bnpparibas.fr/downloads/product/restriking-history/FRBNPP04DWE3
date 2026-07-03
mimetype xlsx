--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f98696e16b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f559a37edb482daec9ed3d00cd578e.psmdcp" Id="R08b36cf25b024d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e63c7eb2724de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34b372d464b847bb8b08c3b600ca051a.psmdcp" Id="R96d161ffe6414b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP04DWE3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>