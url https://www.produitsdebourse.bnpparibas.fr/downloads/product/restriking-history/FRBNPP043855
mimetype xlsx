--- v4 (2026-03-04)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33077ebaffd348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7185e42c88ac4f40872a41c049d1e0a7.psmdcp" Id="Re0d3baef6afc4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7475196660844908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5beb8a405db4473a8a57b9e43eaab7c8.psmdcp" Id="R6b8428b55db948d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP043855</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>