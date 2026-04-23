--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7475196660844908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5beb8a405db4473a8a57b9e43eaab7c8.psmdcp" Id="R6b8428b55db948d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f638654384e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37bf7cc334384575a6adadbac6ba748d.psmdcp" Id="R66284af2ebf548d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP043855</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>