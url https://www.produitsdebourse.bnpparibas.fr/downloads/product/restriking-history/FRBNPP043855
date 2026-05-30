--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f638654384e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37bf7cc334384575a6adadbac6ba748d.psmdcp" Id="R66284af2ebf548d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1225d79f36249e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13607fe596ae4b3fad8ea2ef669e2a8d.psmdcp" Id="R3654c4b402864f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP043855</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>