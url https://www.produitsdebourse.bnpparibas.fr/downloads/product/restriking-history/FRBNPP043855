--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1225d79f36249e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13607fe596ae4b3fad8ea2ef669e2a8d.psmdcp" Id="R3654c4b402864f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5debcd1e409a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa01c23ff7c4a1183f2a3509ef87bfc.psmdcp" Id="R1507aa7bbab34bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP043855</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>