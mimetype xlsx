--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5debcd1e409a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa01c23ff7c4a1183f2a3509ef87bfc.psmdcp" Id="R1507aa7bbab34bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda898a35af5f485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c471b41cfe7044fc966e22500665a435.psmdcp" Id="Reb13f5d4903d4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP043855</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>