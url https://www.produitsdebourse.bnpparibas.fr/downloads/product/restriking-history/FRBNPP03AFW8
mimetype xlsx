--- v6 (2026-03-05)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2d0f104bbc4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57010a70fdf142eeac4e7f8663b5669f.psmdcp" Id="R0c921c85a7374761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0324a04c51644dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2b315f3c11c464983a9a41679dab73e.psmdcp" Id="R8e05a5c82dc74afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP03AFW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>