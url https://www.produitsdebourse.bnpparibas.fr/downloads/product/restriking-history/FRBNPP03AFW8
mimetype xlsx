--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0324a04c51644dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2b315f3c11c464983a9a41679dab73e.psmdcp" Id="R8e05a5c82dc74afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803ada49e4ad4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f5a86e6594d4b65b75c34610ed7a956.psmdcp" Id="R8478b28bc4154aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP03AFW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>