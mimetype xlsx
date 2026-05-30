--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803ada49e4ad4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f5a86e6594d4b65b75c34610ed7a956.psmdcp" Id="R8478b28bc4154aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146656e3ca684d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcfd19fa9c3f4182ab46953e632e15fb.psmdcp" Id="R2bf6731a2aba4438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP03AFW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>