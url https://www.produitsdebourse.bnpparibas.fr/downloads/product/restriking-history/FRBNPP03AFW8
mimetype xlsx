--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146656e3ca684d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcfd19fa9c3f4182ab46953e632e15fb.psmdcp" Id="R2bf6731a2aba4438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe70a898d2bf4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0922a4ee44394c1baaed608ef260da22.psmdcp" Id="Rec348995748c4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP03AFW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>