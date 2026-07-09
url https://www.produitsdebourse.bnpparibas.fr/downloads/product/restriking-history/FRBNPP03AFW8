--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe70a898d2bf4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0922a4ee44394c1baaed608ef260da22.psmdcp" Id="Rec348995748c4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5706c638e47c43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f70de5e04a1e493cb314df57417cfef4.psmdcp" Id="R8bf8976d3c614867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP03AFW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>