--- v5 (2026-03-27)
+++ v6 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8094b187d6db4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66b41249da56469095c1ce20038d847e.psmdcp" Id="Rf5014ac987d84140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e620fe162463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113a585f4b4740a9bdcb772f7e4ac906.psmdcp" Id="Rf5b30cca305f4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP02TY17</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>