--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e620fe162463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113a585f4b4740a9bdcb772f7e4ac906.psmdcp" Id="Rf5b30cca305f4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c582038bb7e45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/676cf8172e194526b00aca8061667a24.psmdcp" Id="R5218cd2c88f048fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP02TY17</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>