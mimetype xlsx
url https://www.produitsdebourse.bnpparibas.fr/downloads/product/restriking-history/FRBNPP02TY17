--- v7 (2026-05-15)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c582038bb7e45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/676cf8172e194526b00aca8061667a24.psmdcp" Id="R5218cd2c88f048fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4f17380644400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bf7eb9ac2304704b0aaf57d2537d35a.psmdcp" Id="R7c583e07761345ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP02TY17</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>