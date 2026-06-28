--- v8 (2026-06-07)
+++ v9 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4f17380644400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bf7eb9ac2304704b0aaf57d2537d35a.psmdcp" Id="R7c583e07761345ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165162c4608e4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4cca32863ab4cf0ac29b7623e7a85d6.psmdcp" Id="R5560e1368e6344d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP02TY17</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>