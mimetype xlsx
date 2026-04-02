--- v5 (2026-03-05)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5755878e2a4468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13f48f0d43db4c7dad13f79d0c2ddb64.psmdcp" Id="R48f84783925946c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666940312ea64047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44691787ff2e4e7fb34b7ebe97e39e02.psmdcp" Id="R0aad099cb65e4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0293C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>