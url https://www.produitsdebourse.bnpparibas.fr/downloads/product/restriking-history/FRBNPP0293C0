--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666940312ea64047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44691787ff2e4e7fb34b7ebe97e39e02.psmdcp" Id="R0aad099cb65e4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5197acc237c4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be140806c0874db09c90c3e39ae9c97d.psmdcp" Id="R8a180a1830db4d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0293C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>