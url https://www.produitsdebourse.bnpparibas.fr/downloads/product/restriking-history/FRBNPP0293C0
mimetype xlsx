--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5197acc237c4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be140806c0874db09c90c3e39ae9c97d.psmdcp" Id="R8a180a1830db4d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb50a65bedb4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61a66be83cb44309a77dd6d117cd46e2.psmdcp" Id="Ra9d51d5030a64e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0293C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>