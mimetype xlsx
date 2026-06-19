--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb50a65bedb4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61a66be83cb44309a77dd6d117cd46e2.psmdcp" Id="Ra9d51d5030a64e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b0a726c46b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c7c68de30b4435ac1c1e743c4b89f6.psmdcp" Id="R8e777c8e9ad4422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0293C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>