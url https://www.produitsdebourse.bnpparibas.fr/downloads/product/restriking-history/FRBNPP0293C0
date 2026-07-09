--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b0a726c46b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c7c68de30b4435ac1c1e743c4b89f6.psmdcp" Id="R8e777c8e9ad4422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2070c6372f42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb852b71fbc461ca519d7eb06d2e0f9.psmdcp" Id="R0ec02e57381343c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0293C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>