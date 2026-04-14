--- v5 (2026-03-10)
+++ v6 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09dd68b3c4404fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8128a28a42d486393399cb5cab32d8a.psmdcp" Id="R3a3a682ecc2b4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5becec14dc274146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bbce8411a114f14a3578c79b09821fa.psmdcp" Id="Rbad88116a998469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP015QU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>