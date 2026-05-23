--- v6 (2026-04-14)
+++ v7 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5becec14dc274146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bbce8411a114f14a3578c79b09821fa.psmdcp" Id="Rbad88116a998469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4430897a6479427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab82fc0b32d946b19ce7c47c6a3ad6f2.psmdcp" Id="R21b8d82a0a5d4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP015QU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>