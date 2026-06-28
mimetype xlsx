--- v7 (2026-05-23)
+++ v8 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4430897a6479427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab82fc0b32d946b19ce7c47c6a3ad6f2.psmdcp" Id="R21b8d82a0a5d4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa8e8a2abc54aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61c1683d118459bbcc8db8da6f89cc5.psmdcp" Id="R55f024bb82c94736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP015QU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>