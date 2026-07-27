--- v8 (2026-06-28)
+++ v9 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa8e8a2abc54aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61c1683d118459bbcc8db8da6f89cc5.psmdcp" Id="R55f024bb82c94736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75092648c804b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984ffb894cc34502844dd949da24d934.psmdcp" Id="Ra7090f423e5149ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP015QU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>