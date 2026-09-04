--- v9 (2026-07-27)
+++ v10 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75092648c804b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984ffb894cc34502844dd949da24d934.psmdcp" Id="Ra7090f423e5149ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f8b638aca74f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d72b7817fcd48308d3a0414332f01df.psmdcp" Id="R2935db359bed4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP015QU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>